--- v0 (2026-04-01)
+++ v1 (2026-05-19)
@@ -5338,67 +5338,51 @@
               <w:t xml:space="preserve">Please refer to the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Key Responsibilities</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00023ABF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(“</w:t>
-[...15 lines deleted...]
-              <w:t>”) in the job pack for the Executive Assistant Role Profile</w:t>
+              <w:t>(“What you will do”) in the job pack for the Executive Assistant Role Profile</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">.  What most excites you about this role? </w:t>
             </w:r>
             <w:r w:rsidR="004C2947">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> What would you find challenging?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79025F69" w14:textId="77777777" w:rsidR="00777CED" w:rsidRDefault="00777CED" w:rsidP="00077D13">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -8549,51 +8533,51 @@
             <w:sz w:val="22"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>mark.parsons@ccweb.org.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6A4D193A" w14:textId="77777777" w:rsidR="000D2540" w:rsidRPr="003031B0" w:rsidRDefault="000D2540" w:rsidP="006D30C1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D216020" w14:textId="5AF7369D" w:rsidR="00E64D1A" w:rsidRPr="00500BAD" w:rsidRDefault="000D2540" w:rsidP="00500BAD">
+    <w:p w14:paraId="6D216020" w14:textId="33218E40" w:rsidR="00E64D1A" w:rsidRPr="00500BAD" w:rsidRDefault="000D2540" w:rsidP="00500BAD">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The closing date for applications </w:t>
       </w:r>
@@ -8639,82 +8623,92 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sunday</w:t>
       </w:r>
       <w:r w:rsidR="00614400" w:rsidRPr="00081660">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B75108" w:rsidRPr="00081660">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>12</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C41591" w:rsidRPr="00081660">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00786E27">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-          <w:vertAlign w:val="superscript"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00BB5D40" w:rsidRPr="00081660">
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41591" w:rsidRPr="00081660">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B75108" w:rsidRPr="00081660">
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5D40" w:rsidRPr="00081660">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>April</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00786E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>May</w:t>
       </w:r>
       <w:r w:rsidR="00BB5D40" w:rsidRPr="00081660">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B34E9" w:rsidRPr="00081660">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00701124" w:rsidRPr="00081660">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
@@ -8753,58 +8747,58 @@
       <w:r w:rsidR="00081660">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, so early applications are encouraged.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E64D1A" w:rsidRPr="00500BAD" w:rsidSect="006D30C1">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="851" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20113EF3" w14:textId="77777777" w:rsidR="006106D9" w:rsidRDefault="006106D9">
+    <w:p w14:paraId="68D5540F" w14:textId="77777777" w:rsidR="004D5760" w:rsidRDefault="004D5760">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7589FC23" w14:textId="77777777" w:rsidR="006106D9" w:rsidRDefault="006106D9">
+    <w:p w14:paraId="299BBCBC" w14:textId="77777777" w:rsidR="004D5760" w:rsidRDefault="004D5760">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -8908,58 +8902,58 @@
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00244687">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00244687">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57A6745A" w14:textId="77777777" w:rsidR="006106D9" w:rsidRDefault="006106D9">
+    <w:p w14:paraId="4527607A" w14:textId="77777777" w:rsidR="004D5760" w:rsidRDefault="004D5760">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D477165" w14:textId="77777777" w:rsidR="006106D9" w:rsidRDefault="006106D9">
+    <w:p w14:paraId="11A6172A" w14:textId="77777777" w:rsidR="004D5760" w:rsidRDefault="004D5760">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B4507E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BAD03A5E"/>
     <w:lvl w:ilvl="0" w:tplc="97D66F34">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
@@ -9723,51 +9717,51 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="954023535">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1098719648">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1943568117">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1704401408">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="367221454">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1115321299">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D95F00"/>
     <w:rsid w:val="000139EF"/>
@@ -9797,69 +9791,72 @@
     <w:rsid w:val="002C598F"/>
     <w:rsid w:val="002E6DF2"/>
     <w:rsid w:val="002F31D2"/>
     <w:rsid w:val="002F39AD"/>
     <w:rsid w:val="003031B0"/>
     <w:rsid w:val="00305A2A"/>
     <w:rsid w:val="0038580C"/>
     <w:rsid w:val="00387182"/>
     <w:rsid w:val="00394EF1"/>
     <w:rsid w:val="003A3554"/>
     <w:rsid w:val="003A3C03"/>
     <w:rsid w:val="003A69C7"/>
     <w:rsid w:val="003C43C8"/>
     <w:rsid w:val="003C76D4"/>
     <w:rsid w:val="003D414A"/>
     <w:rsid w:val="003E3E1F"/>
     <w:rsid w:val="003E5C70"/>
     <w:rsid w:val="004060F8"/>
     <w:rsid w:val="00467BFA"/>
     <w:rsid w:val="00481909"/>
     <w:rsid w:val="004A149D"/>
     <w:rsid w:val="004A297D"/>
     <w:rsid w:val="004A60B7"/>
     <w:rsid w:val="004B5C06"/>
     <w:rsid w:val="004C2947"/>
+    <w:rsid w:val="004D5760"/>
     <w:rsid w:val="004E15C7"/>
     <w:rsid w:val="00500BAD"/>
     <w:rsid w:val="00516C9D"/>
     <w:rsid w:val="0054333F"/>
     <w:rsid w:val="00564184"/>
     <w:rsid w:val="0057450E"/>
     <w:rsid w:val="005D03EC"/>
     <w:rsid w:val="006106D9"/>
     <w:rsid w:val="00614400"/>
     <w:rsid w:val="00641D34"/>
     <w:rsid w:val="00664026"/>
     <w:rsid w:val="006743C9"/>
     <w:rsid w:val="006938DB"/>
     <w:rsid w:val="006D30C1"/>
     <w:rsid w:val="00701124"/>
     <w:rsid w:val="00713DF1"/>
     <w:rsid w:val="00737A34"/>
+    <w:rsid w:val="0074332D"/>
     <w:rsid w:val="00775014"/>
     <w:rsid w:val="00777CED"/>
+    <w:rsid w:val="00786E27"/>
     <w:rsid w:val="007B2A02"/>
     <w:rsid w:val="007B5EF8"/>
     <w:rsid w:val="007C3D33"/>
     <w:rsid w:val="007D1A9D"/>
     <w:rsid w:val="007D4BE6"/>
     <w:rsid w:val="007E1415"/>
     <w:rsid w:val="007F244E"/>
     <w:rsid w:val="007F2477"/>
     <w:rsid w:val="007F6B8C"/>
     <w:rsid w:val="00801925"/>
     <w:rsid w:val="00805241"/>
     <w:rsid w:val="00811B68"/>
     <w:rsid w:val="00821697"/>
     <w:rsid w:val="00834F25"/>
     <w:rsid w:val="00864D0C"/>
     <w:rsid w:val="00867F5D"/>
     <w:rsid w:val="00885C13"/>
     <w:rsid w:val="0089571B"/>
     <w:rsid w:val="00897FB5"/>
     <w:rsid w:val="00911508"/>
     <w:rsid w:val="00922FA1"/>
     <w:rsid w:val="00927570"/>
     <w:rsid w:val="00935794"/>
     <w:rsid w:val="009A01B2"/>
     <w:rsid w:val="009B6FDF"/>
@@ -10322,50 +10319,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -10778,75 +10776,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB02939C-737D-479D-AD8D-FCAF5C8A5372}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1080</Words>
-  <Characters>5638</Characters>
+  <Words>1002</Words>
+  <Characters>5714</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>115</Lines>
-  <Paragraphs>67</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Form 3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6651</CharactersWithSpaces>
+  <CharactersWithSpaces>6703</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>3866746</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.homeoffice.gov.uk/publications/agencies-public-bodies/dbs/dbs-checking-service-guidance/eligibility-guidance</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7143507</vt:i4>
       </vt:variant>
       <vt:variant>